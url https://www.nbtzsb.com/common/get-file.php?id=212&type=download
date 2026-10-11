--- v0 (2026-06-08)
+++ v1 (2026-10-11)
@@ -1,78 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\admin\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView windowWidth="28800" windowHeight="12375"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="62">
   <si>
     <t>特种设备使用登记受理地点</t>
   </si>
   <si>
     <t>区域</t>
   </si>
   <si>
     <t>市监(分)局内</t>
   </si>
   <si>
     <t>行政服务中心</t>
   </si>
   <si>
     <t>地址</t>
   </si>
   <si>
     <t>受理人员</t>
   </si>
   <si>
     <t>联系电话</t>
   </si>
   <si>
     <t>备注</t>
   </si>
   <si>
@@ -149,114 +154,117 @@
   <si>
     <t>朱雪雨</t>
   </si>
   <si>
     <t>宁海县</t>
   </si>
   <si>
     <t>宁海县跃龙街道北斗北路211号</t>
   </si>
   <si>
     <t>高 宁</t>
   </si>
   <si>
     <t>余姚市</t>
   </si>
   <si>
     <t>余姚市开丰路201号</t>
   </si>
   <si>
     <t>张 丽</t>
   </si>
   <si>
     <t>慈溪市</t>
   </si>
   <si>
+    <t>慈溪市胜山镇经贸大街558号慈溪市市场监督管理一站式服务中心</t>
+  </si>
+  <si>
+    <t>徐桑桑</t>
+  </si>
+  <si>
+    <t>奉化区</t>
+  </si>
+  <si>
+    <t>奉化区大成东路277号行政服务中心市场监管局14号窗口</t>
+  </si>
+  <si>
+    <t>沈 琳</t>
+  </si>
+  <si>
+    <t>前湾新区</t>
+  </si>
+  <si>
+    <t>玉海西路201号宁波前湾新区创业创新大厦3号楼2楼市监64号窗口</t>
+  </si>
+  <si>
+    <t>黄飞跃</t>
+  </si>
+  <si>
+    <t>大榭开发区</t>
+  </si>
+  <si>
+    <t>大榭开发区行政服务中心东楼大厅6号窗口</t>
+  </si>
+  <si>
+    <t>张 芳</t>
+  </si>
+  <si>
+    <t>保税区</t>
+  </si>
+  <si>
+    <t>宁波保税东区兴业大道二号2楼30号窗口</t>
+  </si>
+  <si>
+    <t>陈旭光</t>
+  </si>
+  <si>
+    <t>东钱湖区</t>
+  </si>
+  <si>
+    <t>东钱湖旅游度假区玉泉南路302号行政服务中心2楼市监窗口</t>
+  </si>
+  <si>
+    <t>李 挺</t>
+  </si>
+  <si>
+    <t>特种设备变更登记(含停用、报废、注销等)办理地点</t>
+  </si>
+  <si>
+    <t>宁波市鄞州区惠江路567号，宁波市鄞州区政务服务中心三楼市场监管局窗口</t>
+  </si>
+  <si>
+    <t>象山县丹西街道象山港路300号象山行政服务中心一楼楼证照联办窗口</t>
+  </si>
+  <si>
+    <t>东钱湖玉泉南路300号钱湖商务中心B中216室</t>
+  </si>
+  <si>
+    <t>质监(分)局内</t>
+  </si>
+  <si>
     <t>慈溪市古塘街道开发大道238号市场监督管理局一楼办事大厅</t>
-  </si>
-[...61 lines deleted...]
-    <t>质监(分)局内</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="宋体"/>
@@ -1020,218 +1028,173 @@
     <xf numFmtId="0" fontId="22" fillId="25" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="26" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="27" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="28" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="29" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="30" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="31" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="32" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
     <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
     <cellStyle name="货币" xfId="2" builtinId="4"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
     <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
     <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
     <cellStyle name="超链接" xfId="6" builtinId="8"/>
     <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
     <cellStyle name="注释" xfId="8" builtinId="10"/>
     <cellStyle name="警告文本" xfId="9" builtinId="11"/>
     <cellStyle name="标题" xfId="10" builtinId="15"/>
     <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
     <cellStyle name="标题 1" xfId="12" builtinId="16"/>
     <cellStyle name="标题 2" xfId="13" builtinId="17"/>
     <cellStyle name="标题 3" xfId="14" builtinId="18"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
     <cellStyle name="输入" xfId="16" builtinId="20"/>
     <cellStyle name="输出" xfId="17" builtinId="21"/>
     <cellStyle name="计算" xfId="18" builtinId="22"/>
     <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
     <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
     <cellStyle name="汇总" xfId="21" builtinId="25"/>
@@ -1506,665 +1469,665 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
   <dimension ref="B1:H36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M14" sqref="M14"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" outlineLevelCol="7"/>
   <cols>
     <col min="5" max="5" width="54.25" customWidth="1"/>
     <col min="7" max="7" width="10.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="23.25" spans="2:8">
-      <c r="B1" s="35" t="s">
+      <c r="B1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="36"/>
-[...4 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="27"/>
     </row>
     <row r="2" ht="36" customHeight="1" spans="2:8">
-      <c r="B2" s="38" t="s">
+      <c r="B2" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="39" t="s">
+      <c r="C2" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="40" t="s">
+      <c r="D2" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="39" t="s">
+      <c r="E2" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="39" t="s">
+      <c r="F2" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="39" t="s">
+      <c r="G2" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="41" t="s">
+      <c r="H2" s="30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1" spans="2:8">
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="14"/>
-[...3 lines deleted...]
-      <c r="E3" s="10" t="s">
+      <c r="C3" s="9"/>
+      <c r="D3" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="14" t="s">
+      <c r="F3" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="G3" s="14">
+      <c r="G3" s="9">
         <v>87268716</v>
       </c>
-      <c r="H3" s="42"/>
+      <c r="H3" s="31"/>
     </row>
     <row r="4" ht="22" customHeight="1" spans="2:8">
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="14"/>
-[...3 lines deleted...]
-      <c r="E4" s="10" t="s">
+      <c r="C4" s="9"/>
+      <c r="D4" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="9">
         <v>87351414</v>
       </c>
-      <c r="H4" s="42"/>
+      <c r="H4" s="31"/>
     </row>
     <row r="5" ht="32" customHeight="1" spans="2:8">
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="14"/>
-[...3 lines deleted...]
-      <c r="E5" s="10" t="s">
+      <c r="C5" s="9"/>
+      <c r="D5" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="F5" s="14" t="s">
+      <c r="F5" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="14" t="s">
+      <c r="G5" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="H5" s="42"/>
+      <c r="H5" s="31"/>
     </row>
     <row r="6" ht="22" customHeight="1" spans="2:8">
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="14"/>
-[...3 lines deleted...]
-      <c r="E6" s="10" t="s">
+      <c r="C6" s="9"/>
+      <c r="D6" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="14" t="s">
+      <c r="F6" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="14" t="s">
+      <c r="G6" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="H6" s="42"/>
+      <c r="H6" s="31"/>
     </row>
     <row r="7" ht="22" customHeight="1" spans="2:8">
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="14"/>
-[...3 lines deleted...]
-      <c r="E7" s="10" t="s">
+      <c r="C7" s="9"/>
+      <c r="D7" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="F7" s="14" t="s">
+      <c r="F7" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="9">
         <v>86295681</v>
       </c>
-      <c r="H7" s="42"/>
+      <c r="H7" s="31"/>
     </row>
     <row r="8" ht="22" customHeight="1" spans="2:8">
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="14"/>
-[...3 lines deleted...]
-      <c r="E8" s="10" t="s">
+      <c r="C8" s="9"/>
+      <c r="D8" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="14" t="s">
+      <c r="F8" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="9">
         <v>88225805</v>
       </c>
-      <c r="H8" s="42"/>
+      <c r="H8" s="31"/>
     </row>
     <row r="9" ht="22" customHeight="1" spans="2:8">
-      <c r="B9" s="8" t="s">
+      <c r="B9" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="14"/>
-[...3 lines deleted...]
-      <c r="E9" s="10" t="s">
+      <c r="C9" s="9"/>
+      <c r="D9" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="9">
         <v>65752317</v>
       </c>
-      <c r="H9" s="42"/>
+      <c r="H9" s="31"/>
     </row>
     <row r="10" ht="22" customHeight="1" spans="2:8">
-      <c r="B10" s="8" t="s">
+      <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="14" t="s">
-[...3 lines deleted...]
-      <c r="E10" s="10" t="s">
+      <c r="C10" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="9"/>
+      <c r="E10" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="F10" s="14" t="s">
+      <c r="F10" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="9">
         <v>65598651</v>
       </c>
-      <c r="H10" s="42"/>
+      <c r="H10" s="31"/>
     </row>
     <row r="11" ht="22" customHeight="1" spans="2:8">
-      <c r="B11" s="8" t="s">
+      <c r="B11" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C11" s="14" t="s">
-[...3 lines deleted...]
-      <c r="E11" s="10" t="s">
+      <c r="C11" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="9"/>
+      <c r="E11" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="F11" s="14" t="s">
+      <c r="F11" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="9">
         <v>62513371</v>
       </c>
-      <c r="H11" s="42"/>
+      <c r="H11" s="31"/>
     </row>
     <row r="12" ht="22" customHeight="1" spans="2:8">
-      <c r="B12" s="8" t="s">
+      <c r="B12" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C12" s="14"/>
-[...3 lines deleted...]
-      <c r="E12" s="10" t="s">
+      <c r="C12" s="9"/>
+      <c r="D12" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="F12" s="14" t="s">
+      <c r="F12" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="G12" s="14">
-[...2 lines deleted...]
-      <c r="H12" s="42"/>
+      <c r="G12" s="9">
+        <v>63032206</v>
+      </c>
+      <c r="H12" s="31"/>
     </row>
     <row r="13" ht="22" customHeight="1" spans="2:8">
-      <c r="B13" s="8" t="s">
+      <c r="B13" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C13" s="14"/>
-[...3 lines deleted...]
-      <c r="E13" s="10" t="s">
+      <c r="C13" s="9"/>
+      <c r="D13" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="F13" s="14" t="s">
+      <c r="F13" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="9">
         <v>88689097</v>
       </c>
-      <c r="H13" s="42"/>
+      <c r="H13" s="31"/>
     </row>
     <row r="14" ht="22" customHeight="1" spans="2:8">
-      <c r="B14" s="8" t="s">
+      <c r="B14" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C14" s="14"/>
-[...3 lines deleted...]
-      <c r="E14" s="10" t="s">
+      <c r="C14" s="9"/>
+      <c r="D14" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="F14" s="14" t="s">
+      <c r="F14" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="9">
         <v>89388749</v>
       </c>
-      <c r="H14" s="42"/>
+      <c r="H14" s="31"/>
     </row>
     <row r="15" ht="22" customHeight="1" spans="2:8">
-      <c r="B15" s="8" t="s">
+      <c r="B15" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C15" s="14"/>
-[...3 lines deleted...]
-      <c r="E15" s="10" t="s">
+      <c r="C15" s="9"/>
+      <c r="D15" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="F15" s="14" t="s">
+      <c r="F15" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="9">
         <v>89283893</v>
       </c>
-      <c r="H15" s="42"/>
+      <c r="H15" s="31"/>
     </row>
     <row r="16" ht="22" customHeight="1" spans="2:8">
-      <c r="B16" s="8" t="s">
+      <c r="B16" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="14"/>
-[...3 lines deleted...]
-      <c r="E16" s="10" t="s">
+      <c r="C16" s="9"/>
+      <c r="D16" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="F16" s="14" t="s">
+      <c r="F16" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="9">
         <v>89286803</v>
       </c>
-      <c r="H16" s="42"/>
+      <c r="H16" s="31"/>
     </row>
     <row r="17" ht="22" customHeight="1" spans="2:8">
-      <c r="B17" s="43" t="s">
+      <c r="B17" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="44"/>
-[...3 lines deleted...]
-      <c r="E17" s="45" t="s">
+      <c r="C17" s="33"/>
+      <c r="D17" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="F17" s="44" t="s">
+      <c r="F17" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="G17" s="44">
+      <c r="G17" s="33">
         <v>88366932</v>
       </c>
-      <c r="H17" s="46"/>
+      <c r="H17" s="35"/>
     </row>
     <row r="20" ht="21" spans="2:8">
       <c r="B20" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" ht="34" customHeight="1" spans="2:8">
-      <c r="B21" s="47" t="s">
+      <c r="B21" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="C21" s="39" t="s">
+      <c r="C21" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="D21" s="40" t="s">
+      <c r="D21" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="E21" s="48" t="s">
+      <c r="E21" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="F21" s="48"/>
-      <c r="G21" s="49" t="s">
+      <c r="F21" s="37"/>
+      <c r="G21" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="H21" s="50" t="s">
+      <c r="H21" s="38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" ht="22" customHeight="1" spans="2:8">
-      <c r="B22" s="8" t="s">
+      <c r="B22" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C22" s="9"/>
-[...3 lines deleted...]
-      <c r="E22" s="51" t="s">
+      <c r="C22" s="7"/>
+      <c r="D22" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="F22" s="51"/>
-      <c r="G22" s="16">
+      <c r="F22" s="39"/>
+      <c r="G22" s="10">
         <v>87268716</v>
       </c>
-      <c r="H22" s="13"/>
+      <c r="H22" s="11"/>
     </row>
     <row r="23" ht="22" customHeight="1" spans="2:8">
-      <c r="B23" s="8" t="s">
+      <c r="B23" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C23" s="14"/>
-[...3 lines deleted...]
-      <c r="E23" s="51" t="s">
+      <c r="C23" s="9"/>
+      <c r="D23" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="F23" s="51"/>
-      <c r="G23" s="16">
+      <c r="F23" s="39"/>
+      <c r="G23" s="10">
         <v>87351414</v>
       </c>
-      <c r="H23" s="13"/>
+      <c r="H23" s="11"/>
     </row>
     <row r="24" ht="33" customHeight="1" spans="2:8">
-      <c r="B24" s="8" t="s">
+      <c r="B24" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="18"/>
-[...3 lines deleted...]
-      <c r="E24" s="51" t="s">
+      <c r="C24" s="13"/>
+      <c r="D24" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="F24" s="51"/>
-      <c r="G24" s="53" t="s">
+      <c r="F24" s="39"/>
+      <c r="G24" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="H24" s="13"/>
+      <c r="H24" s="11"/>
     </row>
     <row r="25" ht="22" customHeight="1" spans="2:8">
-      <c r="B25" s="8" t="s">
+      <c r="B25" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="15"/>
-[...3 lines deleted...]
-      <c r="E25" s="51" t="s">
+      <c r="C25" s="12"/>
+      <c r="D25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="F25" s="51"/>
-      <c r="G25" s="16" t="s">
+      <c r="F25" s="39"/>
+      <c r="G25" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="H25" s="13"/>
+      <c r="H25" s="11"/>
     </row>
     <row r="26" ht="22" customHeight="1" spans="2:8">
-      <c r="B26" s="8" t="s">
+      <c r="B26" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C26" s="22"/>
-[...3 lines deleted...]
-      <c r="E26" s="51" t="s">
+      <c r="C26" s="14"/>
+      <c r="D26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="F26" s="51"/>
-      <c r="G26" s="16">
+      <c r="F26" s="39"/>
+      <c r="G26" s="10">
         <v>86295681</v>
       </c>
-      <c r="H26" s="13"/>
+      <c r="H26" s="11"/>
     </row>
     <row r="27" ht="22" customHeight="1" spans="2:8">
-      <c r="B27" s="8" t="s">
+      <c r="B27" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="22"/>
-[...3 lines deleted...]
-      <c r="E27" s="51" t="s">
+      <c r="C27" s="14"/>
+      <c r="D27" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="F27" s="51"/>
-      <c r="G27" s="16">
+      <c r="F27" s="39"/>
+      <c r="G27" s="10">
         <v>88225805</v>
       </c>
-      <c r="H27" s="13"/>
+      <c r="H27" s="11"/>
     </row>
     <row r="28" ht="22" customHeight="1" spans="2:8">
-      <c r="B28" s="8" t="s">
+      <c r="B28" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C28" s="22"/>
-[...3 lines deleted...]
-      <c r="E28" s="51" t="s">
+      <c r="C28" s="14"/>
+      <c r="D28" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="F28" s="51"/>
-      <c r="G28" s="16">
+      <c r="F28" s="39"/>
+      <c r="G28" s="10">
         <v>65752317</v>
       </c>
-      <c r="H28" s="13"/>
+      <c r="H28" s="11"/>
     </row>
     <row r="29" ht="22" customHeight="1" spans="2:8">
-      <c r="B29" s="8" t="s">
+      <c r="B29" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C29" s="14" t="s">
-[...3 lines deleted...]
-      <c r="E29" s="51" t="s">
+      <c r="C29" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="9"/>
+      <c r="E29" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="F29" s="51"/>
-      <c r="G29" s="16">
+      <c r="F29" s="39"/>
+      <c r="G29" s="10">
         <v>65598651</v>
       </c>
-      <c r="H29" s="13"/>
+      <c r="H29" s="11"/>
     </row>
     <row r="30" ht="22" customHeight="1" spans="2:8">
-      <c r="B30" s="8" t="s">
+      <c r="B30" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="14" t="s">
-[...3 lines deleted...]
-      <c r="E30" s="51" t="s">
+      <c r="C30" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="9"/>
+      <c r="E30" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="F30" s="51"/>
-      <c r="G30" s="16">
+      <c r="F30" s="39"/>
+      <c r="G30" s="10">
         <v>62513371</v>
       </c>
-      <c r="H30" s="13"/>
+      <c r="H30" s="11"/>
     </row>
     <row r="31" ht="22" customHeight="1" spans="2:8">
-      <c r="B31" s="8" t="s">
+      <c r="B31" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C31" s="14"/>
-[...3 lines deleted...]
-      <c r="E31" s="51" t="s">
+      <c r="C31" s="9"/>
+      <c r="D31" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="F31" s="51"/>
-[...3 lines deleted...]
-      <c r="H31" s="13"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="10">
+        <v>63032206</v>
+      </c>
+      <c r="H31" s="11"/>
     </row>
     <row r="32" ht="22" customHeight="1" spans="2:8">
-      <c r="B32" s="8" t="s">
+      <c r="B32" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C32" s="22"/>
-[...3 lines deleted...]
-      <c r="E32" s="51" t="s">
+      <c r="C32" s="14"/>
+      <c r="D32" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="F32" s="51"/>
-      <c r="G32" s="16">
+      <c r="F32" s="39"/>
+      <c r="G32" s="10">
         <v>88689097</v>
       </c>
-      <c r="H32" s="13"/>
+      <c r="H32" s="11"/>
     </row>
     <row r="33" ht="22" customHeight="1" spans="2:8">
-      <c r="B33" s="8" t="s">
+      <c r="B33" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C33" s="14"/>
-[...3 lines deleted...]
-      <c r="E33" s="51" t="s">
+      <c r="C33" s="9"/>
+      <c r="D33" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="F33" s="51"/>
-      <c r="G33" s="16">
+      <c r="F33" s="39"/>
+      <c r="G33" s="10">
         <v>89388749</v>
       </c>
-      <c r="H33" s="13"/>
+      <c r="H33" s="11"/>
     </row>
     <row r="34" ht="22" customHeight="1" spans="2:8">
-      <c r="B34" s="25" t="s">
+      <c r="B34" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="C34" s="15"/>
-[...3 lines deleted...]
-      <c r="E34" s="51" t="s">
+      <c r="C34" s="12"/>
+      <c r="D34" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="F34" s="51"/>
-      <c r="G34" s="16">
+      <c r="F34" s="39"/>
+      <c r="G34" s="10">
         <v>89283893</v>
       </c>
-      <c r="H34" s="13"/>
+      <c r="H34" s="11"/>
     </row>
     <row r="35" ht="22" customHeight="1" spans="2:8">
-      <c r="B35" s="25" t="s">
+      <c r="B35" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="C35" s="22"/>
-[...3 lines deleted...]
-      <c r="E35" s="51" t="s">
+      <c r="C35" s="14"/>
+      <c r="D35" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="F35" s="51"/>
-      <c r="G35" s="16">
+      <c r="F35" s="39"/>
+      <c r="G35" s="10">
         <v>89286803</v>
       </c>
-      <c r="H35" s="13"/>
+      <c r="H35" s="11"/>
     </row>
     <row r="36" ht="22" customHeight="1" spans="2:8">
-      <c r="B36" s="29" t="s">
+      <c r="B36" s="20" t="s">
         <v>53</v>
       </c>
-      <c r="C36" s="30"/>
-[...3 lines deleted...]
-      <c r="E36" s="54" t="s">
+      <c r="C36" s="21"/>
+      <c r="D36" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="F36" s="54"/>
-      <c r="G36" s="55">
+      <c r="F36" s="40"/>
+      <c r="G36" s="23">
         <v>88366932</v>
       </c>
-      <c r="H36" s="34"/>
+      <c r="H36" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="E22:F22"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="E26:F26"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E28:F28"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="E34:F34"/>
     <mergeCell ref="E35:F35"/>
     <mergeCell ref="E36:F36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
@@ -2178,302 +2141,302 @@
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" outlineLevelCol="7"/>
   <sheetData>
     <row r="1" ht="20.25" spans="2:8">
       <c r="B1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" ht="24" spans="2:8">
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="5"/>
-      <c r="G2" s="6" t="s">
+      <c r="F2" s="4"/>
+      <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="7" t="s">
+      <c r="H2" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" ht="22" customHeight="1" spans="2:8">
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="9"/>
-[...1 lines deleted...]
-      <c r="E3" s="11" t="s">
+      <c r="C3" s="7"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="11"/>
-      <c r="G3" s="12">
+      <c r="F3" s="9"/>
+      <c r="G3" s="10">
         <v>87268716</v>
       </c>
-      <c r="H3" s="13"/>
+      <c r="H3" s="11"/>
     </row>
     <row r="4" ht="22" customHeight="1" spans="2:8">
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="14" t="s">
-[...3 lines deleted...]
-      <c r="E4" s="16" t="s">
+      <c r="C4" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="12"/>
+      <c r="E4" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="16"/>
-      <c r="G4" s="17">
+      <c r="F4" s="10"/>
+      <c r="G4" s="10">
         <v>87351414</v>
       </c>
-      <c r="H4" s="13"/>
+      <c r="H4" s="11"/>
     </row>
     <row r="5" ht="22" customHeight="1" spans="2:8">
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="18" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="11" t="s">
+      <c r="C5" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="8"/>
+      <c r="E5" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="F5" s="11"/>
-      <c r="G5" s="14" t="s">
+      <c r="F5" s="9"/>
+      <c r="G5" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="H5" s="13"/>
+      <c r="H5" s="11"/>
     </row>
     <row r="6" ht="22" customHeight="1" spans="2:8">
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="15"/>
-[...1 lines deleted...]
-      <c r="E6" s="20" t="s">
+      <c r="C6" s="12"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="20"/>
-      <c r="G6" s="21" t="s">
+      <c r="F6" s="15"/>
+      <c r="G6" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="H6" s="13"/>
+      <c r="H6" s="11"/>
     </row>
     <row r="7" ht="22" customHeight="1" spans="2:8">
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="22"/>
-[...1 lines deleted...]
-      <c r="E7" s="20" t="s">
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="F7" s="20"/>
-      <c r="G7" s="12">
+      <c r="F7" s="15"/>
+      <c r="G7" s="10">
         <v>86295681</v>
       </c>
-      <c r="H7" s="13"/>
+      <c r="H7" s="11"/>
     </row>
     <row r="8" ht="22" customHeight="1" spans="2:8">
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="22"/>
-[...1 lines deleted...]
-      <c r="E8" s="11" t="s">
+      <c r="C8" s="14"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="F8" s="11"/>
-      <c r="G8" s="23">
+      <c r="F8" s="9"/>
+      <c r="G8" s="15">
         <v>88225805</v>
       </c>
-      <c r="H8" s="13"/>
+      <c r="H8" s="11"/>
     </row>
     <row r="9" ht="22" customHeight="1" spans="2:8">
-      <c r="B9" s="8" t="s">
+      <c r="B9" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="22"/>
-[...1 lines deleted...]
-      <c r="E9" s="11" t="s">
+      <c r="C9" s="14"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="F9" s="11"/>
-      <c r="G9" s="12">
+      <c r="F9" s="9"/>
+      <c r="G9" s="10">
         <v>65752317</v>
       </c>
-      <c r="H9" s="13"/>
+      <c r="H9" s="11"/>
     </row>
     <row r="10" ht="22" customHeight="1" spans="2:8">
-      <c r="B10" s="8" t="s">
+      <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="14" t="s">
-[...3 lines deleted...]
-      <c r="E10" s="11" t="s">
+      <c r="C10" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="16"/>
+      <c r="E10" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="F10" s="11"/>
-      <c r="G10" s="12">
+      <c r="F10" s="9"/>
+      <c r="G10" s="10">
         <v>65598651</v>
       </c>
-      <c r="H10" s="13"/>
+      <c r="H10" s="11"/>
     </row>
     <row r="11" ht="22" customHeight="1" spans="2:8">
-      <c r="B11" s="8" t="s">
+      <c r="B11" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C11" s="14" t="s">
-[...3 lines deleted...]
-      <c r="E11" s="11" t="s">
+      <c r="C11" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="16"/>
+      <c r="E11" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="F11" s="11"/>
-      <c r="G11" s="12">
+      <c r="F11" s="9"/>
+      <c r="G11" s="10">
         <v>62513371</v>
       </c>
-      <c r="H11" s="13"/>
+      <c r="H11" s="11"/>
     </row>
     <row r="12" ht="22" customHeight="1" spans="2:8">
-      <c r="B12" s="8" t="s">
+      <c r="B12" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C12" s="14" t="s">
-[...7 lines deleted...]
-      <c r="G12" s="14">
+      <c r="C12" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="16"/>
+      <c r="E12" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9">
         <v>89595936</v>
       </c>
-      <c r="H12" s="13"/>
+      <c r="H12" s="11"/>
     </row>
     <row r="13" ht="22" customHeight="1" spans="2:8">
-      <c r="B13" s="8" t="s">
+      <c r="B13" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C13" s="22"/>
-[...1 lines deleted...]
-      <c r="E13" s="11" t="s">
+      <c r="C13" s="14"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F13" s="11"/>
-      <c r="G13" s="12">
+      <c r="F13" s="9"/>
+      <c r="G13" s="10">
         <v>88689097</v>
       </c>
-      <c r="H13" s="13"/>
+      <c r="H13" s="11"/>
     </row>
     <row r="14" ht="22" customHeight="1" spans="2:8">
-      <c r="B14" s="8" t="s">
+      <c r="B14" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C14" s="14" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="11" t="s">
+      <c r="C14" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="16"/>
+      <c r="E14" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="F14" s="11"/>
-      <c r="G14" s="12">
+      <c r="F14" s="9"/>
+      <c r="G14" s="10">
         <v>89388749</v>
       </c>
-      <c r="H14" s="13"/>
+      <c r="H14" s="11"/>
     </row>
     <row r="15" ht="22" customHeight="1" spans="2:8">
-      <c r="B15" s="25" t="s">
+      <c r="B15" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="C15" s="15"/>
-[...1 lines deleted...]
-      <c r="E15" s="27" t="s">
+      <c r="C15" s="12"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="F15" s="27"/>
-      <c r="G15" s="12">
+      <c r="F15" s="13"/>
+      <c r="G15" s="10">
         <v>89283893</v>
       </c>
-      <c r="H15" s="13"/>
+      <c r="H15" s="11"/>
     </row>
     <row r="16" ht="22" customHeight="1" spans="2:8">
-      <c r="B16" s="25" t="s">
+      <c r="B16" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="22"/>
-[...1 lines deleted...]
-      <c r="E16" s="27" t="s">
+      <c r="C16" s="14"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="F16" s="27"/>
-      <c r="G16" s="14">
+      <c r="F16" s="13"/>
+      <c r="G16" s="9">
         <v>89286803</v>
       </c>
-      <c r="H16" s="13"/>
+      <c r="H16" s="11"/>
     </row>
     <row r="17" ht="22" customHeight="1" spans="2:8">
-      <c r="B17" s="29" t="s">
+      <c r="B17" s="20" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="30" t="s">
-[...3 lines deleted...]
-      <c r="E17" s="32" t="s">
+      <c r="C17" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="22"/>
+      <c r="E17" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="F17" s="32"/>
-      <c r="G17" s="33">
+      <c r="F17" s="21"/>
+      <c r="G17" s="23">
         <v>88366932</v>
       </c>
-      <c r="H17" s="34"/>
+      <c r="H17" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="E17:F17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
@@ -2508,35 +2471,35 @@
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.25225</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>CFC203F3E1CB493AB7FC286E8B6E731D_13</vt:lpwstr>
+    <vt:lpwstr>CFEC0D5407A5463A934FF25C56C72866_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>